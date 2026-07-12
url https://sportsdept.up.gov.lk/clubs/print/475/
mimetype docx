--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -37,51 +37,51 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Iskoola Pota" w:hAnsi="Iskoola Pota" w:eastAsia="Iskoola Pota" w:cs="Iskoola Pota"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">
           <w:br/>
           <w:br/>
           <w:br/>
           <w:br/>
         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Iskoola Pota" w:hAnsi="Iskoola Pota" w:eastAsia="Iskoola Pota" w:cs="Iskoola Pota"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">														2026-05-13</w:t>
+        <w:t xml:space="preserve">														2026-07-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Iskoola Pota" w:hAnsi="Iskoola Pota" w:eastAsia="Iskoola Pota" w:cs="Iskoola Pota"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">
           <w:br/>
           <w:br/>
           <w:br/>
         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="540" w:right="120" w:firstLine="0"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Iskoola Pota" w:hAnsi="Iskoola Pota" w:eastAsia="Iskoola Pota" w:cs="Iskoola Pota"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -451,51 +451,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
-  <w:documentProtection w:enforcement="1" w:edit="readOnly" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="gfSTsbaCMcEEoqFMDCn5V21hJxc=" w:salt="GygBrc2/UG18Xd9LQps3+w=="/>
+  <w:documentProtection w:enforcement="1" w:edit="readOnly" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="yYmh6OeT4W7GXet7SfkMwZhI8S4=" w:salt="Fd7Jr9ShE8Mzqf9Fi7gNqQ=="/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>