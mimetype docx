--- v1 (2026-07-12)
+++ v2 (2026-09-06)
@@ -37,51 +37,51 @@
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Iskoola Pota" w:hAnsi="Iskoola Pota" w:eastAsia="Iskoola Pota" w:cs="Iskoola Pota"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">
           <w:br/>
           <w:br/>
           <w:br/>
           <w:br/>
         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Iskoola Pota" w:hAnsi="Iskoola Pota" w:eastAsia="Iskoola Pota" w:cs="Iskoola Pota"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">														2026-07-12</w:t>
+        <w:t xml:space="preserve">														2026-09-06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Iskoola Pota" w:hAnsi="Iskoola Pota" w:eastAsia="Iskoola Pota" w:cs="Iskoola Pota"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">
           <w:br/>
           <w:br/>
           <w:br/>
         </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:ind w:left="540" w:right="120" w:firstLine="0"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Iskoola Pota" w:hAnsi="Iskoola Pota" w:eastAsia="Iskoola Pota" w:cs="Iskoola Pota"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -451,51 +451,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
-  <w:documentProtection w:enforcement="1" w:edit="readOnly" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="yYmh6OeT4W7GXet7SfkMwZhI8S4=" w:salt="Fd7Jr9ShE8Mzqf9Fi7gNqQ=="/>
+  <w:documentProtection w:enforcement="1" w:edit="readOnly" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="fsHMYpjurquzPzHCbEUVQXQ2dgA=" w:salt="zPY7jYmRVAU3ho0Ei9ac4g=="/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>